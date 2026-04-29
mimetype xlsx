--- v1 (2026-03-13)
+++ v2 (2026-04-29)
@@ -25,221 +25,296 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alfredo.conti\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr documentId="13_ncr:1_{831DE0C3-A540-4089-94F6-74596ACBCA2B}" revIDLastSave="0" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47"/>
   <bookViews>
     <workbookView windowHeight="11500" windowWidth="19420" xWindow="-110" xr2:uid="{CF347E83-1EF0-4BB4-94D7-2A8199751B49}" yWindow="-110"/>
   </bookViews>
   <sheets>
     <sheet name="Elenco Avvisi aperti" r:id="rId1" sheetId="1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="82">
   <si>
     <t>ID Avviso</t>
   </si>
   <si>
     <t>Piano di Zona</t>
   </si>
   <si>
     <t>Servizi abitativi di Regione Lombardia</t>
   </si>
   <si>
     <t>Data e ora di apertura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Data e ora di chiusura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Avvisi aperti al</t>
   </si>
   <si>
     <t>Comune capofila</t>
   </si>
   <si>
     <t>Comuni del Piano di Zona</t>
   </si>
   <si>
     <t>Anno Regolamento</t>
   </si>
   <si>
-    <t>14/03/2026 00:30:02</t>
-[...2 lines deleted...]
-    <t>12662</t>
+    <t>29/04/2026 17:30:02</t>
+  </si>
+  <si>
+    <t>12902</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
+    <t>ABBIATEGRASSO</t>
+  </si>
+  <si>
+    <t>COMUNE DI ABBIATEGRASSO</t>
+  </si>
+  <si>
+    <t>ABBIATEGRASSO, ALBAIRATE, BESATE, BUBBIANO, CALVIGNASCO, CASSINETTA DI LUGAGNANO, CISLIANO, GAGGIANO, GUDO VISCONTI, MORIMONDO, MOTTA VISCONTI, OZZERO, ROSATE, VERMEZZO CON ZELO</t>
+  </si>
+  <si>
+    <t>20/04/2026 00:00</t>
+  </si>
+  <si>
+    <t>05/06/2026 23:59</t>
+  </si>
+  <si>
+    <t>13002</t>
+  </si>
+  <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>COMUNE DI BERGAMO</t>
   </si>
   <si>
     <t>BERGAMO, GORLE, ORIO AL SERIO, PONTERANICA, SORISOLE, TORRE BOLDONE</t>
   </si>
   <si>
-    <t>02/03/2026 09:00</t>
-[...20 lines deleted...]
-    <t>08/04/2026 13:00</t>
+    <t>20/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>25/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>12864</t>
+  </si>
+  <si>
+    <t>BRESCIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI BRESCIA</t>
+  </si>
+  <si>
+    <t>BRESCIA, COLLEBEATO</t>
+  </si>
+  <si>
+    <t>13/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>22/05/2026 12:00</t>
   </si>
   <si>
     <t>12762</t>
   </si>
   <si>
     <t>BRESCIA OVEST</t>
   </si>
   <si>
     <t>COMUNE DI OSPITALETTO</t>
   </si>
   <si>
     <t>BERLINGO, CASTEGNATO, CASTEL MELLA, CELLATICA, GUSSAGO, OME, OSPITALETTO, RODENGO-SAIANO, RONCADELLE, TORBOLE CASAGLIA, TRAVAGLIATO</t>
   </si>
   <si>
     <t>10/03/2026 12:00</t>
   </si>
   <si>
     <t>04/05/2026 12:00</t>
   </si>
   <si>
-    <t>12782</t>
-[...80 lines deleted...]
-    <t>25/03/2026 23:59</t>
+    <t>12962</t>
+  </si>
+  <si>
+    <t>GARBAGNATE MILANESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI BOLLATE</t>
+  </si>
+  <si>
+    <t>BARANZATE, BOLLATE, CESATE, GARBAGNATE MILANESE, NOVATE MILANESE, PADERNO DUGNANO, SENAGO, SOLARO</t>
+  </si>
+  <si>
+    <t>21/04/2026 12:00</t>
+  </si>
+  <si>
+    <t>24/05/2026 23:59</t>
+  </si>
+  <si>
+    <t>12802</t>
+  </si>
+  <si>
+    <t>GARDA - SALÒ</t>
+  </si>
+  <si>
+    <t>COMUNE DI DESENZANO DEL GARDA</t>
+  </si>
+  <si>
+    <t>BEDIZZOLE, CALVAGESE DELLA RIVIERA, DESENZANO DEL GARDA, GARDONE RIVIERA, GARGNANO, LIMONE SUL GARDA, LONATO DEL GARDA, MAGASA, MANERBA DEL GARDA, MONIGA DEL GARDA, PADENGHE SUL GARDA, POLPENAZZE DEL GARDA, POZZOLENGO, PUEGNAGO SUL GARDA, SALO', SAN FELICE DEL BENACO, SIRMIONE, SOIANO DEL LAGO, TIGNALE, TOSCOLANO-MADERNO, TREMOSINE, VALVESTINO</t>
+  </si>
+  <si>
+    <t>22/05/2026 16:00</t>
+  </si>
+  <si>
+    <t>12882</t>
+  </si>
+  <si>
+    <t>OGLIO OVEST</t>
+  </si>
+  <si>
+    <t>COMUNE DI CHIARI</t>
+  </si>
+  <si>
+    <t>CASTELCOVATI, CASTREZZATO, CAZZAGO SAN MARTINO, CHIARI, COCCAGLIO, COMEZZANO-CIZZAGO, ROCCAFRANCA, ROVATO, RUDIANO, TRENZANO, URAGO D'OGLIO</t>
+  </si>
+  <si>
+    <t>03/04/2026 14:00</t>
+  </si>
+  <si>
+    <t>10/05/2026 14:00</t>
+  </si>
+  <si>
+    <t>12922</t>
+  </si>
+  <si>
+    <t>OSTIGLIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI SERMIDE E FELONICA</t>
+  </si>
+  <si>
+    <t>BORGO CARBONARA, BORGO MANTOVANO, MAGNACAVALLO, OSTIGLIA, POGGIO RUSCO, QUINGENTOLE, QUISTELLO, SAN GIACOMO DELLE SEGNATE, SAN GIOVANNI DEL DOSSO, SCHIVENOGLIA, SERMIDE E FELONICA, SERRAVALLE A PO, SUSTINENTE</t>
+  </si>
+  <si>
+    <t>08/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>08/05/2026 23:59</t>
+  </si>
+  <si>
+    <t>12942</t>
+  </si>
+  <si>
+    <t>SESTO CALENDE</t>
+  </si>
+  <si>
+    <t>COMUNE DI SESTO CALENDE</t>
+  </si>
+  <si>
+    <t>ANGERA, CADREZZATE CON OSMATE, COMABBIO, ISPRA, MERCALLO, RANCO, SESTO CALENDE, TAINO, TERNATE, TRAVEDONA-MONATE, VARANO BORGHI, VERGIATE</t>
+  </si>
+  <si>
+    <t>17/04/2026 12:00</t>
+  </si>
+  <si>
+    <t>26/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>13102</t>
+  </si>
+  <si>
+    <t>SOMMA LOMBARDO</t>
+  </si>
+  <si>
+    <t>COMUNE DI SOMMA LOMBARDO</t>
+  </si>
+  <si>
+    <t>ARSAGO SEPRIO, BESNATE, CARDANO AL CAMPO, CASORATE SEMPIONE, FERNO, GOLASECCA, LONATE POZZOLO, SOMMA LOMBARDO, VIZZOLA TICINO</t>
+  </si>
+  <si>
+    <t>28/04/2026 08:00</t>
+  </si>
+  <si>
+    <t>25/07/2026 23:00</t>
+  </si>
+  <si>
+    <t>12842</t>
+  </si>
+  <si>
+    <t>SUZZARA</t>
+  </si>
+  <si>
+    <t>COMUNE DI SUZZARA</t>
+  </si>
+  <si>
+    <t>GONZAGA, MOGLIA, MOTTEGGIANA, PEGOGNAGA, SAN BENEDETTO PO, SUZZARA</t>
+  </si>
+  <si>
+    <t>01/04/2026 10:00</t>
+  </si>
+  <si>
+    <t>16/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>13022</t>
+  </si>
+  <si>
+    <t>VARESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI VARESE</t>
+  </si>
+  <si>
+    <t>BARASSO, BODIO LOMNAGO, BRINZIO, CASCIAGO, CAZZAGO BRABBIA, COMERIO, GALLIATE LOMBARDO, INARZO, LOZZA, LUVINATE, MALNATE, VARESE</t>
+  </si>
+  <si>
+    <t>22/04/2026 14:00</t>
+  </si>
+  <si>
+    <t>22/06/2026 14:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -602,51 +677,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office 2013 - 2022 Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCE19F2-8C38-4780-9EEF-A322195DDC2A}">
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" customWidth="true" width="20.54296875" collapsed="false"/>
     <col min="3" max="4" customWidth="true" width="25.6328125" collapsed="false"/>
     <col min="5" max="5" customWidth="true" width="26.6328125" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="47.90625" collapsed="false"/>
     <col min="7" max="7" customWidth="true" width="46.453125" collapsed="false"/>
   </cols>
   <sheetData>
     <row ht="18.5" r="1" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
@@ -818,100 +893,192 @@
       </c>
       <c r="F10" t="s" s="7">
         <v>39</v>
       </c>
       <c r="G10" t="s" s="7">
         <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="7">
         <v>41</v>
       </c>
       <c r="B11" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C11" t="s" s="7">
         <v>42</v>
       </c>
       <c r="D11" t="s" s="7">
         <v>43</v>
       </c>
       <c r="E11" t="s" s="7">
         <v>44</v>
       </c>
       <c r="F11" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s" s="7">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="7">
         <v>46</v>
       </c>
       <c r="B12" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C12" t="s" s="7">
         <v>47</v>
       </c>
       <c r="D12" t="s" s="7">
         <v>48</v>
       </c>
       <c r="E12" t="s" s="7">
         <v>49</v>
       </c>
       <c r="F12" t="s" s="7">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G12" t="s" s="7">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C13" t="s" s="7">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s" s="7">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s" s="7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s" s="7">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13" t="s" s="7">
-        <v>56</v>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="7">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C14" t="s" s="7">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s" s="7">
+        <v>60</v>
+      </c>
+      <c r="E14" t="s" s="7">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s" s="7">
+        <v>62</v>
+      </c>
+      <c r="G14" t="s" s="7">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="7">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C15" t="s" s="7">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s" s="7">
+        <v>66</v>
+      </c>
+      <c r="E15" t="s" s="7">
+        <v>67</v>
+      </c>
+      <c r="F15" t="s" s="7">
+        <v>68</v>
+      </c>
+      <c r="G15" t="s" s="7">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="7">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C16" t="s" s="7">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s" s="7">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s" s="7">
+        <v>73</v>
+      </c>
+      <c r="F16" t="s" s="7">
+        <v>74</v>
+      </c>
+      <c r="G16" t="s" s="7">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="7">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C17" t="s" s="7">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s" s="7">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s" s="7">
+        <v>79</v>
+      </c>
+      <c r="F17" t="s" s="7">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s" s="7">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">