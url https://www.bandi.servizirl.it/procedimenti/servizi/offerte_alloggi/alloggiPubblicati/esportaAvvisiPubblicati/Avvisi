--- v2 (2026-04-29)
+++ v3 (2026-06-17)
@@ -25,296 +25,377 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alfredo.conti\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr documentId="13_ncr:1_{831DE0C3-A540-4089-94F6-74596ACBCA2B}" revIDLastSave="0" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47"/>
   <bookViews>
     <workbookView windowHeight="11500" windowWidth="19420" xWindow="-110" xr2:uid="{CF347E83-1EF0-4BB4-94D7-2A8199751B49}" yWindow="-110"/>
   </bookViews>
   <sheets>
     <sheet name="Elenco Avvisi aperti" r:id="rId1" sheetId="1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="109">
   <si>
     <t>ID Avviso</t>
   </si>
   <si>
     <t>Piano di Zona</t>
   </si>
   <si>
     <t>Servizi abitativi di Regione Lombardia</t>
   </si>
   <si>
     <t>Data e ora di apertura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Data e ora di chiusura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Avvisi aperti al</t>
   </si>
   <si>
     <t>Comune capofila</t>
   </si>
   <si>
     <t>Comuni del Piano di Zona</t>
   </si>
   <si>
     <t>Anno Regolamento</t>
   </si>
   <si>
-    <t>29/04/2026 17:30:02</t>
-[...2 lines deleted...]
-    <t>12902</t>
+    <t>17/06/2026 12:30:04</t>
+  </si>
+  <si>
+    <t>13323</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>ABBIATEGRASSO</t>
-[...119 lines deleted...]
-    <t>12922</t>
+    <t>ASOLA</t>
+  </si>
+  <si>
+    <t>COMUNE DI ASOLA</t>
+  </si>
+  <si>
+    <t>ACQUANEGRA SUL CHIESE, ASOLA, CANNETO SULL'OGLIO, CASALMORO, CASALOLDO, CASALROMANO, CASTEL GOFFREDO, CERESARA, GAZOLDO DEGLI IPPOLITI, MARIANA MANTOVANA, PIUBEGA, REDONDESCO</t>
+  </si>
+  <si>
+    <t>27/05/2026 07:00</t>
+  </si>
+  <si>
+    <t>29/06/2026 18:00</t>
+  </si>
+  <si>
+    <t>13442</t>
+  </si>
+  <si>
+    <t>BASSA BRESCIANA CENTRALE</t>
+  </si>
+  <si>
+    <t>COMUNE DI GOTTOLENGO</t>
+  </si>
+  <si>
+    <t>ALFIANELLO, BAGNOLO MELLA, BASSANO BRESCIANO, CIGOLE, FIESSE, GAMBARA, GHEDI, GOTTOLENGO, ISORELLA, LENO, MANERBIO, MILZANO, OFFLAGA, PAVONE DEL MELLA, PONTEVICO, PRALBOINO, SAN GERVASIO BRESCIANO, SENIGA, VEROLANUOVA, VEROLAVECCHIA</t>
+  </si>
+  <si>
+    <t>15/06/2026 14:00</t>
+  </si>
+  <si>
+    <t>22/08/2026 16:00</t>
+  </si>
+  <si>
+    <t>13462</t>
+  </si>
+  <si>
+    <t>BUSTO ARSIZIO</t>
+  </si>
+  <si>
+    <t>COMUNE DI BUSTO ARSIZIO</t>
+  </si>
+  <si>
+    <t>11/06/2026 00:00</t>
+  </si>
+  <si>
+    <t>12/07/2026 23:59</t>
+  </si>
+  <si>
+    <t>13362</t>
+  </si>
+  <si>
+    <t>CORSICO</t>
+  </si>
+  <si>
+    <t>COMUNE DI CESANO BOSCONE</t>
+  </si>
+  <si>
+    <t>ASSAGO, BUCCINASCO, CESANO BOSCONE, CORSICO, CUSAGO, TREZZANO SUL NAVIGLIO</t>
+  </si>
+  <si>
+    <t>25/05/2026 10:00</t>
+  </si>
+  <si>
+    <t>06/07/2026 18:00</t>
+  </si>
+  <si>
+    <t>13242</t>
+  </si>
+  <si>
+    <t>CREMONA</t>
+  </si>
+  <si>
+    <t>COMUNE DI CREMONA</t>
+  </si>
+  <si>
+    <t>ACQUANEGRA CREMONESE, ANNICCO, AZZANELLO, BONEMERSE, BORDOLANO, CAPPELLA CANTONE, CAPPELLA DE' PICENARDI, CASALBUTTANO ED UNITI, CASALMORANO, CASTELVERDE, CASTELVISCONTI, CELLA DATI, CICOGNOLO, CORTE DE' CORTESI CON CIGNONE, CORTE DE' FRATI, CREMONA, CROTTA D'ADDA, DEROVERE, FORMIGARA, GABBIONETA-BINANUOVA, GADESCO-PIEVE DELMONA, GERRE DE' CAPRIOLI, GRONTARDO, GRUMELLO CREMONESE ED UNITI, ISOLA DOVARESE, MALAGNINO, OLMENETA, OSTIANO, PADERNO PONCHIELLI, PERSICO DOSIMO, PESCAROLO ED UNITI, PESSINA CREMONESE, PIEVE D'OLMI, PIEVE SAN GIACOMO, PIZZIGHETTONE, POZZAGLIO ED UNITI, ROBECCO D'OGLIO, SAN BASSANO, SAN DANIELE PO, SCANDOLARA RIPA D'OGLIO, SESTO ED UNITI, SORESINA, SOSPIRO, SPINADESCO, STAGNO LOMBARDO, TORRE DE' PICENARDI, VESCOVATO, VOLONGO</t>
+  </si>
+  <si>
+    <t>25/05/2026 09:00</t>
+  </si>
+  <si>
+    <t>10/07/2026 12:00</t>
+  </si>
+  <si>
+    <t>13324</t>
+  </si>
+  <si>
+    <t>DALMINE</t>
+  </si>
+  <si>
+    <t>COMUNE DI DALMINE</t>
+  </si>
+  <si>
+    <t>AZZANO SAN PAOLO, BOLTIERE, CISERANO, COMUN NUOVO, CURNO, DALMINE, LALLIO, LEVATE, MOZZO, OSIO SOPRA, OSIO SOTTO, STEZZANO, TREVIOLO, URGNANO, VERDELLINO, VERDELLO, ZANICA</t>
+  </si>
+  <si>
+    <t>04/06/2026 14:00</t>
+  </si>
+  <si>
+    <t>15/07/2026 14:00</t>
+  </si>
+  <si>
+    <t>13302</t>
+  </si>
+  <si>
+    <t>ERBA</t>
+  </si>
+  <si>
+    <t>COMUNE DI ERBA</t>
+  </si>
+  <si>
+    <t>ALBAVILLA, ALSERIO, ALZATE BRIANZA, ANZANO DEL PARCO, ASSO, BARNI, BRENNA, CAGLIO, CANZO, CASLINO D'ERBA, CASTELMARTE, ERBA, EUPILIO, LAMBRUGO, LASNIGO, LONGONE AL SEGRINO, MAGREGLIO, MERONE, MONGUZZO, ORSENIGO, PONTE LAMBRO, PROSERPIO, PUSIANO, REZZAGO, SORMANO, VALBRONA, VELESO, ZELBIO</t>
+  </si>
+  <si>
+    <t>15/05/2026 08:00</t>
+  </si>
+  <si>
+    <t>26/06/2026 13:00</t>
+  </si>
+  <si>
+    <t>13382</t>
+  </si>
+  <si>
+    <t>GRUMELLO</t>
+  </si>
+  <si>
+    <t>COMUNE DI BOLGARE</t>
+  </si>
+  <si>
+    <t>BOLGARE, CALCINATE, CASTELLI CALEPIO, CHIUDUNO, GRUMELLO DEL MONTE, MORNICO AL SERIO, PALOSCO, TELGATE</t>
+  </si>
+  <si>
+    <t>15/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>17/09/2026 12:00</t>
+  </si>
+  <si>
+    <t>13322</t>
+  </si>
+  <si>
+    <t>GUIDIZZOLO</t>
+  </si>
+  <si>
+    <t>COMUNE DI CASTIGLIONE DELLE STIVIERE</t>
+  </si>
+  <si>
+    <t>CASTIGLIONE DELLE STIVIERE, CAVRIANA, GOITO, GUIDIZZOLO, MEDOLE, MONZAMBANO, PONTI SUL MINCIO, SOLFERINO, VOLTA MANTOVANA</t>
+  </si>
+  <si>
+    <t>26/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>13062</t>
+  </si>
+  <si>
+    <t>LOMELLINA</t>
+  </si>
+  <si>
+    <t>COMUNE DI VIGEVANO</t>
+  </si>
+  <si>
+    <t>ALAGNA, ALBONESE, BORGO SAN SIRO, BREME, CANDIA LOMELLINA, CASSOLNOVO, CASTELLO D'AGOGNA, CASTELNOVETTO, CERETTO LOMELLINA, CERGNAGO, CILAVEGNA, CONFIENZA, COZZO, DORNO, FERRERA ERBOGNONE, FRASCAROLO, GALLIAVOLA, GAMBARANA, GAMBOLO', GARLASCO, GRAVELLONA LOMELLINA, GROPELLO CAIROLI, LANGOSCO, LOMELLO, MEDE, MEZZANA BIGLI, MORTARA, NICORVO, OLEVANO DI LOMELLINA, OTTOBIANO, PALESTRO, PARONA, PIEVE ALBIGNOLA, PIEVE DEL CAIRO, ROBBIO, ROSASCO, SAN GIORGIO DI LOMELLINA, SANNAZZARO DE' BURGONDI, SANT'ANGELO LOMELLINA, SARTIRANA LOMELLINA, SCALDASOLE, SEMIANA, SUARDI, TORRE BERETTI E CASTELLARO, TROMELLO, VALEGGIO, VALLE LOMELLINA, VELEZZO LOMELLINA, VIGEVANO, VILLA BISCOSSI, ZEME</t>
+  </si>
+  <si>
+    <t>07/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>07/07/2026 12:00</t>
+  </si>
+  <si>
+    <t>13325</t>
   </si>
   <si>
     <t>OSTIGLIA</t>
   </si>
   <si>
     <t>COMUNE DI SERMIDE E FELONICA</t>
   </si>
   <si>
     <t>BORGO CARBONARA, BORGO MANTOVANO, MAGNACAVALLO, OSTIGLIA, POGGIO RUSCO, QUINGENTOLE, QUISTELLO, SAN GIACOMO DELLE SEGNATE, SAN GIOVANNI DEL DOSSO, SCHIVENOGLIA, SERMIDE E FELONICA, SERRAVALLE A PO, SUSTINENTE</t>
   </si>
   <si>
-    <t>08/04/2026 09:00</t>
-[...20 lines deleted...]
-    <t>26/05/2026 12:00</t>
+    <t>18/05/2026 20:00</t>
+  </si>
+  <si>
+    <t>17/06/2026 20:00</t>
+  </si>
+  <si>
+    <t>12763</t>
+  </si>
+  <si>
+    <t>RHO</t>
+  </si>
+  <si>
+    <t>COMUNE DI RHO</t>
+  </si>
+  <si>
+    <t>ARESE, CORNAREDO, LAINATE, PERO, POGLIANO MILANESE, PREGNANA MILANESE, RHO, SETTIMO MILANESE, VANZAGO</t>
+  </si>
+  <si>
+    <t>28/06/2026 23:59</t>
+  </si>
+  <si>
+    <t>13402</t>
+  </si>
+  <si>
+    <t>SEBINO</t>
+  </si>
+  <si>
+    <t>COMUNE DI ISEO</t>
+  </si>
+  <si>
+    <t>CORTE FRANCA, ISEO, MARONE, MONTE ISOLA, MONTICELLI BRUSATI, PADERNO FRANCIACORTA, PARATICO, PASSIRANO, PROVAGLIO D'ISEO, SALE MARASINO, SULZANO, ZONE</t>
+  </si>
+  <si>
+    <t>04/07/2026 14:00</t>
   </si>
   <si>
     <t>13102</t>
   </si>
   <si>
     <t>SOMMA LOMBARDO</t>
   </si>
   <si>
     <t>COMUNE DI SOMMA LOMBARDO</t>
   </si>
   <si>
     <t>ARSAGO SEPRIO, BESNATE, CARDANO AL CAMPO, CASORATE SEMPIONE, FERNO, GOLASECCA, LONATE POZZOLO, SOMMA LOMBARDO, VIZZOLA TICINO</t>
   </si>
   <si>
     <t>28/04/2026 08:00</t>
   </si>
   <si>
     <t>25/07/2026 23:00</t>
   </si>
   <si>
-    <t>12842</t>
-[...14 lines deleted...]
-    <t>16/05/2026 12:00</t>
+    <t>13342</t>
+  </si>
+  <si>
+    <t>TREVIGLIO</t>
+  </si>
+  <si>
+    <t>COMUNE DI TREVIGLIO</t>
+  </si>
+  <si>
+    <t>ARCENE, ARZAGO D'ADDA, BRIGNANO GERA D'ADDA, CALVENZANO, CANONICA D'ADDA, CARAVAGGIO, CASIRATE D'ADDA, CASTEL ROZZONE, FARA GERA D'ADDA, FORNOVO SAN GIOVANNI, LURANO, MISANO DI GERA D'ADDA, MOZZANICA, PAGAZZANO, POGNANO, PONTIROLO NUOVO, SPIRANO, TREVIGLIO</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:00</t>
+  </si>
+  <si>
+    <t>31/07/2026 12:00</t>
   </si>
   <si>
     <t>13022</t>
   </si>
   <si>
     <t>VARESE</t>
   </si>
   <si>
     <t>COMUNE DI VARESE</t>
   </si>
   <si>
     <t>BARASSO, BODIO LOMNAGO, BRINZIO, CASCIAGO, CAZZAGO BRABBIA, COMERIO, GALLIATE LOMBARDO, INARZO, LOZZA, LUVINATE, MALNATE, VARESE</t>
   </si>
   <si>
     <t>22/04/2026 14:00</t>
   </si>
   <si>
     <t>22/06/2026 14:00</t>
+  </si>
+  <si>
+    <t>13202</t>
+  </si>
+  <si>
+    <t>VALLE SABBIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI GAVARDO</t>
+  </si>
+  <si>
+    <t>AGNOSINE, ANFO, BAGOLINO, BARGHE, BIONE, CAPOVALLE, CASTO, GAVARDO, IDRO, LAVENONE, MURA, MUSCOLINE, ODOLO, PAITONE, PERTICA ALTA, PERTICA BASSA, PRESEGLIE, PREVALLE, PROVAGLIO VAL SABBIA, ROE' VOLCIANO, SABBIO CHIESE, SERLE, TREVISO BRESCIANO, VALLIO TERME, VESTONE, VILLANUOVA SUL CLISI, VOBARNO</t>
+  </si>
+  <si>
+    <t>19/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>22/06/2026 12:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -677,51 +758,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office 2013 - 2022 Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCE19F2-8C38-4780-9EEF-A322195DDC2A}">
-  <dimension ref="A1:L17"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" customWidth="true" width="20.54296875" collapsed="false"/>
     <col min="3" max="4" customWidth="true" width="25.6328125" collapsed="false"/>
     <col min="5" max="5" customWidth="true" width="26.6328125" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="47.90625" collapsed="false"/>
     <col min="7" max="7" customWidth="true" width="46.453125" collapsed="false"/>
   </cols>
   <sheetData>
     <row ht="18.5" r="1" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
@@ -821,123 +902,123 @@
       </c>
       <c r="E7" t="s" s="7">
         <v>20</v>
       </c>
       <c r="F7" t="s" s="7">
         <v>21</v>
       </c>
       <c r="G7" t="s" s="7">
         <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B8" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C8" t="s" s="7">
         <v>24</v>
       </c>
       <c r="D8" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E8" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s" s="7">
         <v>26</v>
       </c>
-      <c r="F8" t="s" s="7">
+      <c r="G8" t="s" s="7">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="7">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C9" t="s" s="7">
         <v>29</v>
       </c>
-      <c r="B9" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C9" t="s" s="7">
+      <c r="D9" t="s" s="7">
         <v>30</v>
       </c>
-      <c r="D9" t="s" s="7">
+      <c r="E9" t="s" s="7">
         <v>31</v>
       </c>
-      <c r="E9" t="s" s="7">
+      <c r="F9" t="s" s="7">
         <v>32</v>
       </c>
-      <c r="F9" t="s" s="7">
+      <c r="G9" t="s" s="7">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="7">
+        <v>34</v>
+      </c>
+      <c r="B10" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C10" t="s" s="7">
         <v>35</v>
       </c>
-      <c r="B10" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C10" t="s" s="7">
+      <c r="D10" t="s" s="7">
         <v>36</v>
       </c>
-      <c r="D10" t="s" s="7">
+      <c r="E10" t="s" s="7">
         <v>37</v>
       </c>
-      <c r="E10" t="s" s="7">
+      <c r="F10" t="s" s="7">
         <v>38</v>
       </c>
-      <c r="F10" t="s" s="7">
+      <c r="G10" t="s" s="7">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="7">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C11" t="s" s="7">
         <v>41</v>
       </c>
-      <c r="B11" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C11" t="s" s="7">
+      <c r="D11" t="s" s="7">
         <v>42</v>
       </c>
-      <c r="D11" t="s" s="7">
+      <c r="E11" t="s" s="7">
         <v>43</v>
       </c>
-      <c r="E11" t="s" s="7">
+      <c r="F11" t="s" s="7">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G11" t="s" s="7">
         <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="7">
         <v>46</v>
       </c>
       <c r="B12" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C12" t="s" s="7">
         <v>47</v>
       </c>
       <c r="D12" t="s" s="7">
         <v>48</v>
       </c>
       <c r="E12" t="s" s="7">
         <v>49</v>
       </c>
       <c r="F12" t="s" s="7">
         <v>50</v>
       </c>
       <c r="G12" t="s" s="7">
@@ -962,123 +1043,238 @@
       </c>
       <c r="F13" t="s" s="7">
         <v>56</v>
       </c>
       <c r="G13" t="s" s="7">
         <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="7">
         <v>58</v>
       </c>
       <c r="B14" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C14" t="s" s="7">
         <v>59</v>
       </c>
       <c r="D14" t="s" s="7">
         <v>60</v>
       </c>
       <c r="E14" t="s" s="7">
         <v>61</v>
       </c>
       <c r="F14" t="s" s="7">
+        <v>32</v>
+      </c>
+      <c r="G14" t="s" s="7">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="7">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C15" t="s" s="7">
         <v>64</v>
       </c>
-      <c r="B15" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C15" t="s" s="7">
+      <c r="D15" t="s" s="7">
         <v>65</v>
       </c>
-      <c r="D15" t="s" s="7">
+      <c r="E15" t="s" s="7">
         <v>66</v>
       </c>
-      <c r="E15" t="s" s="7">
+      <c r="F15" t="s" s="7">
         <v>67</v>
       </c>
-      <c r="F15" t="s" s="7">
+      <c r="G15" t="s" s="7">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="7">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C16" t="s" s="7">
         <v>70</v>
       </c>
-      <c r="B16" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C16" t="s" s="7">
+      <c r="D16" t="s" s="7">
         <v>71</v>
       </c>
-      <c r="D16" t="s" s="7">
+      <c r="E16" t="s" s="7">
         <v>72</v>
       </c>
-      <c r="E16" t="s" s="7">
+      <c r="F16" t="s" s="7">
         <v>73</v>
       </c>
-      <c r="F16" t="s" s="7">
+      <c r="G16" t="s" s="7">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="7">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C17" t="s" s="7">
         <v>76</v>
       </c>
-      <c r="B17" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C17" t="s" s="7">
+      <c r="D17" t="s" s="7">
         <v>77</v>
       </c>
-      <c r="D17" t="s" s="7">
+      <c r="E17" t="s" s="7">
         <v>78</v>
       </c>
-      <c r="E17" t="s" s="7">
+      <c r="F17" t="s" s="7">
+        <v>32</v>
+      </c>
+      <c r="G17" t="s" s="7">
         <v>79</v>
       </c>
-      <c r="F17" t="s" s="7">
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="7">
         <v>80</v>
       </c>
-      <c r="G17" t="s" s="7">
+      <c r="B18" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C18" t="s" s="7">
         <v>81</v>
+      </c>
+      <c r="D18" t="s" s="7">
+        <v>82</v>
+      </c>
+      <c r="E18" t="s" s="7">
+        <v>83</v>
+      </c>
+      <c r="F18" t="s" s="7">
+        <v>44</v>
+      </c>
+      <c r="G18" t="s" s="7">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="7">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C19" t="s" s="7">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s" s="7">
+        <v>87</v>
+      </c>
+      <c r="E19" t="s" s="7">
+        <v>88</v>
+      </c>
+      <c r="F19" t="s" s="7">
+        <v>89</v>
+      </c>
+      <c r="G19" t="s" s="7">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="7">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C20" t="s" s="7">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s" s="7">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s" s="7">
+        <v>94</v>
+      </c>
+      <c r="F20" t="s" s="7">
+        <v>95</v>
+      </c>
+      <c r="G20" t="s" s="7">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="7">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C21" t="s" s="7">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s" s="7">
+        <v>99</v>
+      </c>
+      <c r="E21" t="s" s="7">
+        <v>100</v>
+      </c>
+      <c r="F21" t="s" s="7">
+        <v>101</v>
+      </c>
+      <c r="G21" t="s" s="7">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="7">
+        <v>103</v>
+      </c>
+      <c r="B22" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C22" t="s" s="7">
+        <v>104</v>
+      </c>
+      <c r="D22" t="s" s="7">
+        <v>105</v>
+      </c>
+      <c r="E22" t="s" s="7">
+        <v>106</v>
+      </c>
+      <c r="F22" t="s" s="7">
+        <v>107</v>
+      </c>
+      <c r="G22" t="s" s="7">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">